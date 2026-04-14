--- v0 (2025-10-14)
+++ v1 (2026-04-14)
@@ -2,1290 +2,1731 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="000A6663" w:rsidRPr="004C6098" w:rsidRDefault="000A6663" w:rsidP="00205DB6">
+    <w:p w:rsidR="00FA4F26" w:rsidRPr="00E967B9" w:rsidRDefault="006B13E6" w:rsidP="00E967B9">
       <w:pPr>
-        <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
-        <w:ind w:left="660" w:hangingChars="300" w:hanging="660"/>
+        <w:wordWrap w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C6098">
+      <w:r w:rsidRPr="00E967B9">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>別記様式</w:t>
+        <w:t>様式</w:t>
       </w:r>
-      <w:r w:rsidR="00F51216" w:rsidRPr="004C6098">
+      <w:r w:rsidR="00FA4F26" w:rsidRPr="00E967B9">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>第</w:t>
+        <w:t>第１</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6098">
+      <w:r w:rsidR="00847ECA" w:rsidRPr="00E967B9">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>１</w:t>
+        <w:t>号</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A6663" w:rsidRPr="00205DB6" w:rsidRDefault="000A6663" w:rsidP="00205DB6">
+    <w:p w:rsidR="00FA4F26" w:rsidRPr="009A113B" w:rsidRDefault="00FA4F26" w:rsidP="00FA4F26">
       <w:pPr>
-        <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
-        <w:ind w:left="840" w:hangingChars="300" w:hanging="840"/>
+        <w:spacing w:line="286" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00205DB6">
+      <w:r w:rsidRPr="009A113B">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>消防法令適合通知書交付申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="168" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="170" w:type="dxa"/>
+          <w:left w:w="170" w:type="dxa"/>
+          <w:bottom w:w="170" w:type="dxa"/>
+          <w:right w:w="170" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3686"/>
-        <w:gridCol w:w="4926"/>
+        <w:gridCol w:w="4680"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A6663" w:rsidTr="00205DB6">
+      <w:tr w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidTr="00AA59C2">
         <w:trPr>
-          <w:trHeight w:val="10297"/>
+          <w:trHeight w:val="10395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8612" w:type="dxa"/>
+            <w:tcW w:w="9500" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000A6663" w:rsidRPr="008D576E" w:rsidRDefault="00205DB6" w:rsidP="00205DB6">
-[...2 lines deleted...]
-              <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00FD595A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:rightChars="-14" w:right="-28"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="0030579D" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD595A" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
-            <w:r w:rsidR="000A6663" w:rsidRPr="008D576E">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD595A" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="000A6663" w:rsidRPr="008D576E">
-[...11 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　月　</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD595A" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="000A6663" w:rsidRPr="008D576E">
-[...117 lines deleted...]
-              <w:t xml:space="preserve">氏名　　　　　　　　　　　　</w:t>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA59C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>上球磨消防組合</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>消防長　殿</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="00AA59C2" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00FD595A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請者</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00FD595A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>住　所</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00FD595A">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="2300" w:firstLine="4830"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">氏　名　　　　　　　　　　　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>下記の旅館又はホテルについて、消防法令に係る消防法令適合通知書の交付を申請します。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>記</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>名称（旅館又はホテルの名称）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>２</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>所在地（旅館又はホテルの所在地）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>３</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>申請理由区分</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ア　旅館業法（昭和２３年法律第１３８号）第３条の規定による営業の許可</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:leftChars="100" w:left="410" w:hangingChars="100" w:hanging="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>イ　旅館業法施行規則（昭和２３年厚生省令第２８号）第４条の規定による施設又は設備の変更届出</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:leftChars="104" w:left="418" w:hangingChars="100" w:hanging="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ウ　国際観光ホテル整備法（昭和２４年法律第２７９号）第３条又は第１８条第１項の規定による登録</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:leftChars="104" w:left="418" w:hangingChars="100" w:hanging="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>エ　国際観光ホテル整備法（昭和２４年法律第２７９号）第７条第１項又は第１８条第２項において準用する第７条第１項の規定による施設に関する登録事項の変更の届出</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:leftChars="104" w:left="418" w:hangingChars="100" w:hanging="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>オ　風俗営業等の規制及び業務の適正化等に関する法律（昭和２３年法律第１２２号）第３条規定による営業許可</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00CA2354">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:leftChars="104" w:left="418" w:hangingChars="100" w:hanging="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>カ　風俗営業等の規制及び業務の適正化等に関する法律（昭和２３年法律第１２２号）第９条規定による構造又は設備の変更等の承認、届出</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FA4F26" w:rsidRPr="006B13E6" w:rsidRDefault="00FA4F26" w:rsidP="00BD47ED">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　キ　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>公衆浴場法（昭和</w:t>
+            </w:r>
+            <w:r w:rsidR="004746D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>２３</w:t>
+            </w:r>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年法律第</w:t>
+            </w:r>
+            <w:r w:rsidR="004746D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>１３９</w:t>
+            </w:r>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>号）第２条の規定による営業の許可</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00570361" w:rsidRPr="006B13E6" w:rsidRDefault="00570361" w:rsidP="00570361">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="100" w:firstLine="210"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ク　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>公衆浴場法施行規則（昭和</w:t>
+            </w:r>
+            <w:r w:rsidR="004746D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>２３</w:t>
+            </w:r>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>年厚生省令第</w:t>
+            </w:r>
+            <w:r w:rsidR="004746D3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>２７</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="0"/>
-          </w:p>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00A779F0" w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>号）第４条の規定による変更の届出</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00570361" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006B13E6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
-            </w:r>
-[...453 lines deleted...]
-              <w:t>号）第９条規定による構造又は設備の変更等の承認、届出</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560E94" w:rsidTr="00205DB6">
+      <w:tr w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidTr="00AA59C2">
         <w:trPr>
-          <w:trHeight w:val="265"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00560E94" w:rsidRPr="008D576E" w:rsidRDefault="00560E94" w:rsidP="00205DB6">
-[...1 lines deleted...]
-              <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>※受付欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4926" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00560E94" w:rsidRPr="008D576E" w:rsidRDefault="00560E94" w:rsidP="00205DB6">
-[...1 lines deleted...]
-              <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:kinsoku w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>※経過欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560E94" w:rsidTr="00EB6600">
+      <w:tr w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidTr="00245C47">
         <w:trPr>
-          <w:trHeight w:val="1030"/>
+          <w:trHeight w:val="1142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3686" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00560E94" w:rsidRPr="008D576E" w:rsidRDefault="00560E94" w:rsidP="00205DB6">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4926" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00560E94" w:rsidRPr="008D576E" w:rsidRDefault="00560E94" w:rsidP="00205DB6">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00AA59C2" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AA59C2" w:rsidRPr="006B13E6" w:rsidRDefault="00AA59C2" w:rsidP="00AA59C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ明朝"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00027BB2" w:rsidRDefault="000A6663" w:rsidP="00205DB6">
+    <w:p w:rsidR="00FA4F26" w:rsidRPr="00DA1826" w:rsidRDefault="009D6F3A" w:rsidP="00FA4F26">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="10" w:before="31" w:afterLines="10" w:after="31"/>
+        <w:spacing w:line="256" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　２　※印の欄は、記入しないこと。</w:t>
+        <w:t xml:space="preserve">備考　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A113B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>この用紙の大きさは、</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>日本産業規格</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ａ４</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A113B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>とすること。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00560E94" w:rsidRPr="000A6663" w:rsidSect="00EB6600">
+    <w:sectPr w:rsidR="00FA4F26" w:rsidRPr="00DA1826" w:rsidSect="00DA1826">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:type="lines" w:linePitch="313" w:charSpace="-3426"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="386" w:charSpace="-2048"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE4C81" w:rsidRDefault="00FE4C81" w:rsidP="00CA2F43">
+    <w:p w:rsidR="004F44B1" w:rsidRDefault="004F44B1" w:rsidP="009A113B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE4C81" w:rsidRDefault="00FE4C81" w:rsidP="00CA2F43">
+    <w:p w:rsidR="004F44B1" w:rsidRDefault="004F44B1" w:rsidP="009A113B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="ＭＳ明朝">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE4C81" w:rsidRDefault="00FE4C81" w:rsidP="00CA2F43">
+    <w:p w:rsidR="004F44B1" w:rsidRDefault="004F44B1" w:rsidP="009A113B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE4C81" w:rsidRDefault="00FE4C81" w:rsidP="00CA2F43">
+    <w:p w:rsidR="004F44B1" w:rsidRDefault="004F44B1" w:rsidP="009A113B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="193"/>
-  <w:drawingGridVerticalSpacing w:val="313"/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="100"/>
+  <w:drawingGridVerticalSpacing w:val="303"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000A6663"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00FE4C81"/>
+    <w:rsidRoot w:val="00526400"/>
+    <w:rsid w:val="00003EAC"/>
+    <w:rsid w:val="00030447"/>
+    <w:rsid w:val="00032A01"/>
+    <w:rsid w:val="00035983"/>
+    <w:rsid w:val="00044F85"/>
+    <w:rsid w:val="0005109C"/>
+    <w:rsid w:val="0005270D"/>
+    <w:rsid w:val="000553E8"/>
+    <w:rsid w:val="000556CE"/>
+    <w:rsid w:val="00055DC3"/>
+    <w:rsid w:val="00056EB1"/>
+    <w:rsid w:val="0006576D"/>
+    <w:rsid w:val="00074B1D"/>
+    <w:rsid w:val="00086E20"/>
+    <w:rsid w:val="00086E8F"/>
+    <w:rsid w:val="000905DD"/>
+    <w:rsid w:val="0009675E"/>
+    <w:rsid w:val="000973B0"/>
+    <w:rsid w:val="000A0045"/>
+    <w:rsid w:val="000A0AB4"/>
+    <w:rsid w:val="000A186C"/>
+    <w:rsid w:val="000A2069"/>
+    <w:rsid w:val="000A3A1B"/>
+    <w:rsid w:val="000A5275"/>
+    <w:rsid w:val="000B4117"/>
+    <w:rsid w:val="000B65E1"/>
+    <w:rsid w:val="000B796D"/>
+    <w:rsid w:val="000C5C38"/>
+    <w:rsid w:val="000D02D9"/>
+    <w:rsid w:val="000D0946"/>
+    <w:rsid w:val="000D17DB"/>
+    <w:rsid w:val="000D7CA7"/>
+    <w:rsid w:val="000E58E6"/>
+    <w:rsid w:val="000F1B42"/>
+    <w:rsid w:val="000F3580"/>
+    <w:rsid w:val="000F4CF6"/>
+    <w:rsid w:val="0011091F"/>
+    <w:rsid w:val="001245B6"/>
+    <w:rsid w:val="001330F6"/>
+    <w:rsid w:val="00134C83"/>
+    <w:rsid w:val="0013683B"/>
+    <w:rsid w:val="00137305"/>
+    <w:rsid w:val="00137C27"/>
+    <w:rsid w:val="001451FE"/>
+    <w:rsid w:val="001519E3"/>
+    <w:rsid w:val="001638BB"/>
+    <w:rsid w:val="00163A20"/>
+    <w:rsid w:val="0017718B"/>
+    <w:rsid w:val="00177A01"/>
+    <w:rsid w:val="0018122C"/>
+    <w:rsid w:val="0018127D"/>
+    <w:rsid w:val="00181853"/>
+    <w:rsid w:val="00181B06"/>
+    <w:rsid w:val="00182FB1"/>
+    <w:rsid w:val="00187BE7"/>
+    <w:rsid w:val="0019188C"/>
+    <w:rsid w:val="00192637"/>
+    <w:rsid w:val="00193C0A"/>
+    <w:rsid w:val="001964F1"/>
+    <w:rsid w:val="001A193A"/>
+    <w:rsid w:val="001B0F56"/>
+    <w:rsid w:val="001C0E6F"/>
+    <w:rsid w:val="001D0D94"/>
+    <w:rsid w:val="001D110C"/>
+    <w:rsid w:val="001D76EF"/>
+    <w:rsid w:val="001E0529"/>
+    <w:rsid w:val="001E4067"/>
+    <w:rsid w:val="001E73BF"/>
+    <w:rsid w:val="001F3CB5"/>
+    <w:rsid w:val="001F6171"/>
+    <w:rsid w:val="0020043E"/>
+    <w:rsid w:val="00213862"/>
+    <w:rsid w:val="0021393E"/>
+    <w:rsid w:val="00215184"/>
+    <w:rsid w:val="00216837"/>
+    <w:rsid w:val="00220C2E"/>
+    <w:rsid w:val="00224146"/>
+    <w:rsid w:val="00227C19"/>
+    <w:rsid w:val="00231DE7"/>
+    <w:rsid w:val="00232EA5"/>
+    <w:rsid w:val="00237447"/>
+    <w:rsid w:val="002417AF"/>
+    <w:rsid w:val="00241AC7"/>
+    <w:rsid w:val="00242B2F"/>
+    <w:rsid w:val="00243F84"/>
+    <w:rsid w:val="00246AD2"/>
+    <w:rsid w:val="002544E2"/>
+    <w:rsid w:val="0025598B"/>
+    <w:rsid w:val="00271364"/>
+    <w:rsid w:val="00277CE4"/>
+    <w:rsid w:val="00286A3B"/>
+    <w:rsid w:val="0028700C"/>
+    <w:rsid w:val="002A1CCB"/>
+    <w:rsid w:val="002C3BE6"/>
+    <w:rsid w:val="002C6BCB"/>
+    <w:rsid w:val="002D201F"/>
+    <w:rsid w:val="002D2410"/>
+    <w:rsid w:val="002D6E06"/>
+    <w:rsid w:val="002E4E1E"/>
+    <w:rsid w:val="002E68A5"/>
+    <w:rsid w:val="002E6D3F"/>
+    <w:rsid w:val="002F1E6A"/>
+    <w:rsid w:val="002F5F96"/>
+    <w:rsid w:val="00302C78"/>
+    <w:rsid w:val="00302D4F"/>
+    <w:rsid w:val="0030579D"/>
+    <w:rsid w:val="00315DBF"/>
+    <w:rsid w:val="00321D89"/>
+    <w:rsid w:val="0032603B"/>
+    <w:rsid w:val="00326B37"/>
+    <w:rsid w:val="00334A85"/>
+    <w:rsid w:val="003463BB"/>
+    <w:rsid w:val="00346848"/>
+    <w:rsid w:val="0035159D"/>
+    <w:rsid w:val="00355AA0"/>
+    <w:rsid w:val="00356E24"/>
+    <w:rsid w:val="00364A6F"/>
+    <w:rsid w:val="00366B87"/>
+    <w:rsid w:val="003712CF"/>
+    <w:rsid w:val="0037182F"/>
+    <w:rsid w:val="003753A8"/>
+    <w:rsid w:val="003821B4"/>
+    <w:rsid w:val="00382BD4"/>
+    <w:rsid w:val="00385789"/>
+    <w:rsid w:val="003A2F07"/>
+    <w:rsid w:val="003A49B9"/>
+    <w:rsid w:val="003B5854"/>
+    <w:rsid w:val="003B7278"/>
+    <w:rsid w:val="003C5FB2"/>
+    <w:rsid w:val="003D5CD5"/>
+    <w:rsid w:val="003E1965"/>
+    <w:rsid w:val="003E43FA"/>
+    <w:rsid w:val="003F0475"/>
+    <w:rsid w:val="003F4EE1"/>
+    <w:rsid w:val="00401A81"/>
+    <w:rsid w:val="00402135"/>
+    <w:rsid w:val="00402C93"/>
+    <w:rsid w:val="00403406"/>
+    <w:rsid w:val="00405CD1"/>
+    <w:rsid w:val="00417F23"/>
+    <w:rsid w:val="0042567A"/>
+    <w:rsid w:val="00426E60"/>
+    <w:rsid w:val="00431BA6"/>
+    <w:rsid w:val="00433484"/>
+    <w:rsid w:val="0043455A"/>
+    <w:rsid w:val="0044394C"/>
+    <w:rsid w:val="00444FCF"/>
+    <w:rsid w:val="0045010B"/>
+    <w:rsid w:val="00450849"/>
+    <w:rsid w:val="00453B8A"/>
+    <w:rsid w:val="004576B5"/>
+    <w:rsid w:val="00460305"/>
+    <w:rsid w:val="00460EAE"/>
+    <w:rsid w:val="0046436B"/>
+    <w:rsid w:val="00472F63"/>
+    <w:rsid w:val="00473C6A"/>
+    <w:rsid w:val="004746D3"/>
+    <w:rsid w:val="00476302"/>
+    <w:rsid w:val="004942A2"/>
+    <w:rsid w:val="00495E47"/>
+    <w:rsid w:val="004A0330"/>
+    <w:rsid w:val="004A6656"/>
+    <w:rsid w:val="004A66C2"/>
+    <w:rsid w:val="004B6B20"/>
+    <w:rsid w:val="004C27D1"/>
+    <w:rsid w:val="004D0321"/>
+    <w:rsid w:val="004D558D"/>
+    <w:rsid w:val="004E3B8C"/>
+    <w:rsid w:val="004F1EEB"/>
+    <w:rsid w:val="004F3200"/>
+    <w:rsid w:val="004F44B1"/>
+    <w:rsid w:val="00501CE6"/>
+    <w:rsid w:val="00526400"/>
+    <w:rsid w:val="005350F5"/>
+    <w:rsid w:val="00550CD5"/>
+    <w:rsid w:val="00555519"/>
+    <w:rsid w:val="00555CD8"/>
+    <w:rsid w:val="00557A23"/>
+    <w:rsid w:val="00562D51"/>
+    <w:rsid w:val="005702DB"/>
+    <w:rsid w:val="00570361"/>
+    <w:rsid w:val="0057476B"/>
+    <w:rsid w:val="00577FBD"/>
+    <w:rsid w:val="005852DB"/>
+    <w:rsid w:val="00590F4B"/>
+    <w:rsid w:val="00596AF0"/>
+    <w:rsid w:val="005A35F8"/>
+    <w:rsid w:val="005A5EF5"/>
+    <w:rsid w:val="005B29A2"/>
+    <w:rsid w:val="005B2FF1"/>
+    <w:rsid w:val="005B31D4"/>
+    <w:rsid w:val="005C0203"/>
+    <w:rsid w:val="005C3434"/>
+    <w:rsid w:val="005C772E"/>
+    <w:rsid w:val="005D6919"/>
+    <w:rsid w:val="005F37EA"/>
+    <w:rsid w:val="005F6B95"/>
+    <w:rsid w:val="00613E90"/>
+    <w:rsid w:val="0062064D"/>
+    <w:rsid w:val="00637E0C"/>
+    <w:rsid w:val="00660B7A"/>
+    <w:rsid w:val="00670E9C"/>
+    <w:rsid w:val="00672F05"/>
+    <w:rsid w:val="00675CDE"/>
+    <w:rsid w:val="00683CA7"/>
+    <w:rsid w:val="00696DC6"/>
+    <w:rsid w:val="006A07D2"/>
+    <w:rsid w:val="006A0943"/>
+    <w:rsid w:val="006B13E6"/>
+    <w:rsid w:val="006B5AA7"/>
+    <w:rsid w:val="006B7EFF"/>
+    <w:rsid w:val="006C75A5"/>
+    <w:rsid w:val="006D1AB5"/>
+    <w:rsid w:val="006E127C"/>
+    <w:rsid w:val="006E157C"/>
+    <w:rsid w:val="006E1A46"/>
+    <w:rsid w:val="006E232F"/>
+    <w:rsid w:val="006E6FF9"/>
+    <w:rsid w:val="006F0D94"/>
+    <w:rsid w:val="00705D55"/>
+    <w:rsid w:val="00712E18"/>
+    <w:rsid w:val="007213E6"/>
+    <w:rsid w:val="00726CE3"/>
+    <w:rsid w:val="00731927"/>
+    <w:rsid w:val="00737507"/>
+    <w:rsid w:val="00741734"/>
+    <w:rsid w:val="00747880"/>
+    <w:rsid w:val="00753E81"/>
+    <w:rsid w:val="0075504B"/>
+    <w:rsid w:val="00764995"/>
+    <w:rsid w:val="00767BE4"/>
+    <w:rsid w:val="007706E2"/>
+    <w:rsid w:val="00775BFB"/>
+    <w:rsid w:val="007830A2"/>
+    <w:rsid w:val="007A0B2B"/>
+    <w:rsid w:val="007A0D5B"/>
+    <w:rsid w:val="007A65D6"/>
+    <w:rsid w:val="007B58E1"/>
+    <w:rsid w:val="007C28BC"/>
+    <w:rsid w:val="007C4094"/>
+    <w:rsid w:val="007C5988"/>
+    <w:rsid w:val="007C6ECB"/>
+    <w:rsid w:val="007D5AB7"/>
+    <w:rsid w:val="007F34BF"/>
+    <w:rsid w:val="008052DE"/>
+    <w:rsid w:val="00821320"/>
+    <w:rsid w:val="00833035"/>
+    <w:rsid w:val="008352BB"/>
+    <w:rsid w:val="00841763"/>
+    <w:rsid w:val="00847ECA"/>
+    <w:rsid w:val="00856239"/>
+    <w:rsid w:val="008738C1"/>
+    <w:rsid w:val="008761C2"/>
+    <w:rsid w:val="00881881"/>
+    <w:rsid w:val="0088378F"/>
+    <w:rsid w:val="00884052"/>
+    <w:rsid w:val="00884609"/>
+    <w:rsid w:val="00891381"/>
+    <w:rsid w:val="00891D09"/>
+    <w:rsid w:val="00896743"/>
+    <w:rsid w:val="00897A89"/>
+    <w:rsid w:val="008A055D"/>
+    <w:rsid w:val="008A39DD"/>
+    <w:rsid w:val="008C262E"/>
+    <w:rsid w:val="008C2B97"/>
+    <w:rsid w:val="008D00A3"/>
+    <w:rsid w:val="008D6A30"/>
+    <w:rsid w:val="008E1841"/>
+    <w:rsid w:val="008E6CB2"/>
+    <w:rsid w:val="008E77BE"/>
+    <w:rsid w:val="008F28A5"/>
+    <w:rsid w:val="00903BD7"/>
+    <w:rsid w:val="00904402"/>
+    <w:rsid w:val="009135BC"/>
+    <w:rsid w:val="00920D62"/>
+    <w:rsid w:val="0092552D"/>
+    <w:rsid w:val="00945F46"/>
+    <w:rsid w:val="00952851"/>
+    <w:rsid w:val="00952C1C"/>
+    <w:rsid w:val="00967AD8"/>
+    <w:rsid w:val="009754BB"/>
+    <w:rsid w:val="00975BAC"/>
+    <w:rsid w:val="00981016"/>
+    <w:rsid w:val="00982291"/>
+    <w:rsid w:val="00990E7C"/>
+    <w:rsid w:val="009925B1"/>
+    <w:rsid w:val="009A113B"/>
+    <w:rsid w:val="009A2F82"/>
+    <w:rsid w:val="009A33DD"/>
+    <w:rsid w:val="009B1249"/>
+    <w:rsid w:val="009C519E"/>
+    <w:rsid w:val="009C6BD9"/>
+    <w:rsid w:val="009C7187"/>
+    <w:rsid w:val="009D55A0"/>
+    <w:rsid w:val="009D57DB"/>
+    <w:rsid w:val="009D6F3A"/>
+    <w:rsid w:val="009E35AE"/>
+    <w:rsid w:val="009E6FB7"/>
+    <w:rsid w:val="009F5BD6"/>
+    <w:rsid w:val="009F7599"/>
+    <w:rsid w:val="00A13FC6"/>
+    <w:rsid w:val="00A17936"/>
+    <w:rsid w:val="00A32901"/>
+    <w:rsid w:val="00A32E1C"/>
+    <w:rsid w:val="00A34D59"/>
+    <w:rsid w:val="00A35970"/>
+    <w:rsid w:val="00A419A1"/>
+    <w:rsid w:val="00A46F85"/>
+    <w:rsid w:val="00A55CA5"/>
+    <w:rsid w:val="00A56002"/>
+    <w:rsid w:val="00A67C2C"/>
+    <w:rsid w:val="00A7156B"/>
+    <w:rsid w:val="00A717DD"/>
+    <w:rsid w:val="00A75160"/>
+    <w:rsid w:val="00A75E98"/>
+    <w:rsid w:val="00A779F0"/>
+    <w:rsid w:val="00A853CC"/>
+    <w:rsid w:val="00A96CA1"/>
+    <w:rsid w:val="00AA174E"/>
+    <w:rsid w:val="00AA5424"/>
+    <w:rsid w:val="00AA59C2"/>
+    <w:rsid w:val="00AB607C"/>
+    <w:rsid w:val="00AC0E87"/>
+    <w:rsid w:val="00AD3E6A"/>
+    <w:rsid w:val="00AD7C89"/>
+    <w:rsid w:val="00AD7CBB"/>
+    <w:rsid w:val="00AE3DE9"/>
+    <w:rsid w:val="00AF08F3"/>
+    <w:rsid w:val="00B0178B"/>
+    <w:rsid w:val="00B06FA4"/>
+    <w:rsid w:val="00B1003B"/>
+    <w:rsid w:val="00B22079"/>
+    <w:rsid w:val="00B2417E"/>
+    <w:rsid w:val="00B24865"/>
+    <w:rsid w:val="00B27F19"/>
+    <w:rsid w:val="00B330FD"/>
+    <w:rsid w:val="00B452F6"/>
+    <w:rsid w:val="00B4725C"/>
+    <w:rsid w:val="00B51B6F"/>
+    <w:rsid w:val="00B5242D"/>
+    <w:rsid w:val="00B622AB"/>
+    <w:rsid w:val="00B65B69"/>
+    <w:rsid w:val="00B662B1"/>
+    <w:rsid w:val="00B709E2"/>
+    <w:rsid w:val="00B90CFA"/>
+    <w:rsid w:val="00B928BD"/>
+    <w:rsid w:val="00B94F8B"/>
+    <w:rsid w:val="00BA0674"/>
+    <w:rsid w:val="00BA521F"/>
+    <w:rsid w:val="00BA7DAE"/>
+    <w:rsid w:val="00BB1079"/>
+    <w:rsid w:val="00BB1130"/>
+    <w:rsid w:val="00BB12E0"/>
+    <w:rsid w:val="00BB5575"/>
+    <w:rsid w:val="00BC0C62"/>
+    <w:rsid w:val="00BC79F5"/>
+    <w:rsid w:val="00BD2B80"/>
+    <w:rsid w:val="00BD4715"/>
+    <w:rsid w:val="00BD47ED"/>
+    <w:rsid w:val="00BE3DA2"/>
+    <w:rsid w:val="00BF19D7"/>
+    <w:rsid w:val="00C04DDC"/>
+    <w:rsid w:val="00C13651"/>
+    <w:rsid w:val="00C20C95"/>
+    <w:rsid w:val="00C31344"/>
+    <w:rsid w:val="00C31DC3"/>
+    <w:rsid w:val="00C370B9"/>
+    <w:rsid w:val="00C40393"/>
+    <w:rsid w:val="00C54BDC"/>
+    <w:rsid w:val="00C63A72"/>
+    <w:rsid w:val="00C65525"/>
+    <w:rsid w:val="00C76865"/>
+    <w:rsid w:val="00C8719C"/>
+    <w:rsid w:val="00C87AD8"/>
+    <w:rsid w:val="00CA1CB0"/>
+    <w:rsid w:val="00CA2354"/>
+    <w:rsid w:val="00CA2E04"/>
+    <w:rsid w:val="00CB383D"/>
+    <w:rsid w:val="00CC4FAA"/>
+    <w:rsid w:val="00CC6003"/>
+    <w:rsid w:val="00CC6B86"/>
+    <w:rsid w:val="00CD2921"/>
+    <w:rsid w:val="00CE5122"/>
+    <w:rsid w:val="00CE7D03"/>
+    <w:rsid w:val="00CF063A"/>
+    <w:rsid w:val="00CF0E4B"/>
+    <w:rsid w:val="00D06110"/>
+    <w:rsid w:val="00D112B9"/>
+    <w:rsid w:val="00D2246E"/>
+    <w:rsid w:val="00D2797E"/>
+    <w:rsid w:val="00D32743"/>
+    <w:rsid w:val="00D35610"/>
+    <w:rsid w:val="00D40819"/>
+    <w:rsid w:val="00D428A2"/>
+    <w:rsid w:val="00D5486F"/>
+    <w:rsid w:val="00D54E35"/>
+    <w:rsid w:val="00D57851"/>
+    <w:rsid w:val="00D60677"/>
+    <w:rsid w:val="00D61556"/>
+    <w:rsid w:val="00D64D8C"/>
+    <w:rsid w:val="00D80FB8"/>
+    <w:rsid w:val="00D83E3C"/>
+    <w:rsid w:val="00D95511"/>
+    <w:rsid w:val="00DA1826"/>
+    <w:rsid w:val="00DB5597"/>
+    <w:rsid w:val="00DC5C9C"/>
+    <w:rsid w:val="00DD3D3E"/>
+    <w:rsid w:val="00DD3EFA"/>
+    <w:rsid w:val="00DD4CE2"/>
+    <w:rsid w:val="00DE1F75"/>
+    <w:rsid w:val="00DE7A69"/>
+    <w:rsid w:val="00DF503D"/>
+    <w:rsid w:val="00E03DEF"/>
+    <w:rsid w:val="00E05D9B"/>
+    <w:rsid w:val="00E106DF"/>
+    <w:rsid w:val="00E26CE8"/>
+    <w:rsid w:val="00E302EA"/>
+    <w:rsid w:val="00E367BF"/>
+    <w:rsid w:val="00E4462B"/>
+    <w:rsid w:val="00E45321"/>
+    <w:rsid w:val="00E45B2F"/>
+    <w:rsid w:val="00E47CB0"/>
+    <w:rsid w:val="00E562E0"/>
+    <w:rsid w:val="00E56DB2"/>
+    <w:rsid w:val="00E5734E"/>
+    <w:rsid w:val="00E65413"/>
+    <w:rsid w:val="00E656EB"/>
+    <w:rsid w:val="00E72E1D"/>
+    <w:rsid w:val="00E7374F"/>
+    <w:rsid w:val="00E75659"/>
+    <w:rsid w:val="00E93877"/>
+    <w:rsid w:val="00E967B9"/>
+    <w:rsid w:val="00E97D4B"/>
+    <w:rsid w:val="00EA0C8E"/>
+    <w:rsid w:val="00EA129B"/>
+    <w:rsid w:val="00EA2B7F"/>
+    <w:rsid w:val="00EB378B"/>
+    <w:rsid w:val="00EC5134"/>
+    <w:rsid w:val="00EC568E"/>
+    <w:rsid w:val="00EC6F74"/>
+    <w:rsid w:val="00ED16A4"/>
+    <w:rsid w:val="00ED4FC6"/>
+    <w:rsid w:val="00EE113D"/>
+    <w:rsid w:val="00EE75B8"/>
+    <w:rsid w:val="00EF18C7"/>
+    <w:rsid w:val="00EF2DBE"/>
+    <w:rsid w:val="00F01136"/>
+    <w:rsid w:val="00F01C1F"/>
+    <w:rsid w:val="00F0286B"/>
+    <w:rsid w:val="00F030E2"/>
+    <w:rsid w:val="00F10543"/>
+    <w:rsid w:val="00F13DE4"/>
+    <w:rsid w:val="00F17D3F"/>
+    <w:rsid w:val="00F20F3E"/>
+    <w:rsid w:val="00F25DE7"/>
+    <w:rsid w:val="00F30CC7"/>
+    <w:rsid w:val="00F363D7"/>
+    <w:rsid w:val="00F36F06"/>
+    <w:rsid w:val="00F41B28"/>
+    <w:rsid w:val="00F46F28"/>
+    <w:rsid w:val="00F50136"/>
+    <w:rsid w:val="00F76066"/>
+    <w:rsid w:val="00F864D2"/>
+    <w:rsid w:val="00F8747F"/>
+    <w:rsid w:val="00F94F2E"/>
+    <w:rsid w:val="00FA07A4"/>
+    <w:rsid w:val="00FA1BB2"/>
+    <w:rsid w:val="00FA4F26"/>
+    <w:rsid w:val="00FB0080"/>
+    <w:rsid w:val="00FB3AA5"/>
+    <w:rsid w:val="00FB5A10"/>
+    <w:rsid w:val="00FC1D59"/>
+    <w:rsid w:val="00FC2A95"/>
+    <w:rsid w:val="00FC3724"/>
+    <w:rsid w:val="00FC3C40"/>
+    <w:rsid w:val="00FD0136"/>
+    <w:rsid w:val="00FD2622"/>
+    <w:rsid w:val="00FD35B5"/>
+    <w:rsid w:val="00FD595A"/>
+    <w:rsid w:val="00FF327D"/>
+    <w:rsid w:val="00FF4D23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097">
+    <o:shapedefaults v:ext="edit" spidmax="1026">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:docId w15:val="{5814B8FE-43D9-4AE9-AA16-3D6CEBCB3797}"/>
+  <w14:defaultImageDpi w14:val="0"/>
+  <w15:docId w15:val="{E32A4DC9-0792-4EA4-B79A-95A7BBB2ECD6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...12 lines deleted...]
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
@@ -1463,161 +1904,228 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000A6663"/>
+    <w:rsid w:val="007C28BC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...18 lines deleted...]
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="000A6663"/>
+    <w:rsid w:val="00315DBF"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00967AD8"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="記 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00967AD8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="header"/>
+    <w:name w:val="Closing"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA2F43"/>
+    <w:rsid w:val="00967AD8"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="結語 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="00967AD8"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00232EA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:locked/>
+    <w:rsid w:val="00232EA5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A113B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="ヘッダー (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA2F43"/>
+    <w:locked/>
+    <w:rsid w:val="009A113B"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a9"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA2F43"/>
+    <w:rsid w:val="009A113B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA2F43"/>
+    <w:locked/>
+    <w:rsid w:val="009A113B"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1883,78 +2391,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD0E4F8-389B-464A-BEAE-A5A71541F99A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82D8DB07-8DB7-4647-A883-7802BCF2F97D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>87</Words>
-  <Characters>496</Characters>
+  <Words>538</Words>
+  <Characters>104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>総務省</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>582</CharactersWithSpaces>
+  <CharactersWithSpaces>641</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>総務省</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>松本 剛</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>