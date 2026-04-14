--- v0 (2025-10-19)
+++ v1 (2026-04-14)
@@ -1,94 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E8A65C1-D703-475B-B736-53BB13CB652E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="120" windowWidth="14805" windowHeight="7995"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$32</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="55">
   <si>
     <t>◆事前に記入をお願いします◆</t>
   </si>
   <si>
     <t>ＦＡＸ（電話）番号</t>
   </si>
   <si>
     <t>◆誰が？</t>
   </si>
   <si>
     <t>◆どうしましたか？</t>
   </si>
   <si>
     <t>◆意識（反応）はありますか？</t>
   </si>
   <si>
     <t>◆どこがどうしましたか？</t>
   </si>
   <si>
     <t>該当する □ にチェックをつけて下さい。</t>
-  </si>
-[...1 lines deleted...]
-    <t>上球磨消防本部宛</t>
   </si>
   <si>
     <t xml:space="preserve">　　  </t>
     <phoneticPr fontId="1" alignment="distributed"/>
   </si>
   <si>
     <t>□ 私は耳が不自由です　　　　　</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>□ 私は言葉が不自由です</t>
   </si>
   <si>
     <t>※下の図に、具合が悪いところを○してください。</t>
     <rPh sb="1" eb="2">
       <t>シタ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ズ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>グアイ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ワル</t>
@@ -308,61 +306,50 @@
       <t>カジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>このＦＡＸを送信後は、
 安全な場所に速やかに避難してください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【注意!!】</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>※その他症状、いつもと違うところは？</t>
     <rPh sb="4" eb="6">
       <t>ショウジョウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チガ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>FAX119番通報用紙</t>
-    <phoneticPr fontId="1"/>
-[...9 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="24"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>「火事」</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color theme="1"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>の場合</t>
     </r>
     <phoneticPr fontId="1"/>
@@ -401,56 +388,103 @@
   <si>
     <t>□その他（　　　　　　　　　　　　　　　　）</t>
     <rPh sb="3" eb="4">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>□熱（　　　　　度）</t>
     <rPh sb="1" eb="2">
       <t>ネツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>□ その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>名前（性別／年齢）</t>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>人吉球磨　　　　　　　　　　消防指令センター宛</t>
+    <rPh sb="0" eb="2">
+      <t>ヒトヨシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>クマ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ショウボウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シレイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>問合せ先：人吉球磨消防指令センター　　TEL：0966-42-9119　FAX：0966-42-9120</t>
+    <rPh sb="0" eb="2">
+      <t>トイアワ</t>
+    </rPh>
+    <rPh sb="5" eb="13">
+      <t>ヒトヨシクマショウボウシレイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>※人吉球磨消防指令センターでFAX119番通報を受信すると、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Meiryo UI"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>確認した旨の返信FAXが送信されます。</t>
+    </r>
+    <rPh sb="1" eb="9">
+      <t>ヒトヨシクマショウボウシレイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
@@ -526,50 +560,74 @@
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u val="double"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -808,284 +866,294 @@
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...103 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.fdma.go.jp/concern/syota_guideline/img/84_syota.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.fdma.go.jp/concern/syota_guideline/img/44_syota.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.fdma.go.jp/concern/syota_guideline/img/84_syota.jpg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://www.fdma.go.jp/concern/syota_guideline/img/44_syota.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>104776</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>409576</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1074" name="AutoShape 50"/>
+        <xdr:cNvPr id="1074" name="AutoShape 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3762375" y="742951"/>
           <a:ext cx="723900" cy="304800"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst>
             <a:gd name="G0" fmla="+- 16200 0 0"/>
             <a:gd name="G1" fmla="+- 5400 0 0"/>
             <a:gd name="G2" fmla="+- 21600 0 5400"/>
             <a:gd name="G3" fmla="+- 10800 0 5400"/>
             <a:gd name="G4" fmla="+- 21600 0 16200"/>
             <a:gd name="G5" fmla="*/ G4 G3 10800"/>
             <a:gd name="G6" fmla="+- 21600 0 G5"/>
             <a:gd name="T0" fmla="*/ 16200 w 21600"/>
             <a:gd name="T1" fmla="*/ 0 h 21600"/>
             <a:gd name="T2" fmla="*/ 0 w 21600"/>
             <a:gd name="T3" fmla="*/ 10800 h 21600"/>
             <a:gd name="T4" fmla="*/ 16200 w 21600"/>
             <a:gd name="T5" fmla="*/ 21600 h 21600"/>
@@ -1181,51 +1249,57 @@
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>430855</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>265698</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>6716</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="図 46" descr="http://www.fdma.go.jp/concern/syota_guideline/img/84_syota.jpg"/>
+        <xdr:cNvPr id="47" name="図 46" descr="http://www.fdma.go.jp/concern/syota_guideline/img/84_syota.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="3174055" y="1342023"/>
           <a:ext cx="731195" cy="560168"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1236,51 +1310,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>247651</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>247651</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>377059</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="図 47" descr="http://www.fdma.go.jp/concern/syota_guideline/img/44_syota.jpg"/>
+        <xdr:cNvPr id="48" name="図 47" descr="http://www.fdma.go.jp/concern/syota_guideline/img/44_syota.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" r:link="rId4" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="5734051" y="1323976"/>
           <a:ext cx="815208" cy="581024"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1291,51 +1371,57 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85726</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="1067" name="AutoShape 43"/>
+        <xdr:cNvPr id="1067" name="AutoShape 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="85726" y="9277350"/>
           <a:ext cx="4029074" cy="1457325"/>
         </a:xfrm>
         <a:prstGeom prst="bracketPair">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="38100">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -1343,133 +1429,524 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>152401</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>436841</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>541059</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="図 52"/>
+        <xdr:cNvPr id="53" name="図 52">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000035000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="28849" t="66226" r="55265" b="14316"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="4552951" y="7732991"/>
+          <a:ext cx="1855508" cy="2982634"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>104776</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>371475</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>409576</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="AutoShape 50">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0BFE307-0B3B-466C-A16A-058EC0ADAABE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3267075" y="542926"/>
+          <a:ext cx="771525" cy="304800"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst>
+            <a:gd name="G0" fmla="+- 16200 0 0"/>
+            <a:gd name="G1" fmla="+- 5400 0 0"/>
+            <a:gd name="G2" fmla="+- 21600 0 5400"/>
+            <a:gd name="G3" fmla="+- 10800 0 5400"/>
+            <a:gd name="G4" fmla="+- 21600 0 16200"/>
+            <a:gd name="G5" fmla="*/ G4 G3 10800"/>
+            <a:gd name="G6" fmla="+- 21600 0 G5"/>
+            <a:gd name="T0" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T1" fmla="*/ 0 h 21600"/>
+            <a:gd name="T2" fmla="*/ 0 w 21600"/>
+            <a:gd name="T3" fmla="*/ 10800 h 21600"/>
+            <a:gd name="T4" fmla="*/ 16200 w 21600"/>
+            <a:gd name="T5" fmla="*/ 21600 h 21600"/>
+            <a:gd name="T6" fmla="*/ 21600 w 21600"/>
+            <a:gd name="T7" fmla="*/ 10800 h 21600"/>
+            <a:gd name="T8" fmla="*/ 17694720 60000 65536"/>
+            <a:gd name="T9" fmla="*/ 11796480 60000 65536"/>
+            <a:gd name="T10" fmla="*/ 5898240 60000 65536"/>
+            <a:gd name="T11" fmla="*/ 0 60000 65536"/>
+            <a:gd name="T12" fmla="*/ 3375 w 21600"/>
+            <a:gd name="T13" fmla="*/ G1 h 21600"/>
+            <a:gd name="T14" fmla="*/ G6 w 21600"/>
+            <a:gd name="T15" fmla="*/ G2 h 21600"/>
+          </a:gdLst>
+          <a:ahLst/>
+          <a:cxnLst>
+            <a:cxn ang="T8">
+              <a:pos x="T0" y="T1"/>
+            </a:cxn>
+            <a:cxn ang="T9">
+              <a:pos x="T2" y="T3"/>
+            </a:cxn>
+            <a:cxn ang="T10">
+              <a:pos x="T4" y="T5"/>
+            </a:cxn>
+            <a:cxn ang="T11">
+              <a:pos x="T6" y="T7"/>
+            </a:cxn>
+          </a:cxnLst>
+          <a:rect l="T12" t="T13" r="T14" b="T15"/>
+          <a:pathLst>
+            <a:path w="21600" h="21600">
+              <a:moveTo>
+                <a:pt x="16200" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="16200" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3375" y="5400"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="3375" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16200" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="16200" y="21600"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="21600" y="10800"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+            <a:path w="21600" h="21600">
+              <a:moveTo>
+                <a:pt x="1350" y="5400"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="1350" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2700" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="2700" y="5400"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+            <a:path w="21600" h="21600">
+              <a:moveTo>
+                <a:pt x="0" y="5400"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="0" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="675" y="16200"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="675" y="5400"/>
+              </a:lnTo>
+              <a:close/>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:ln w="9525">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>430855</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>265698</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>6716</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="図 4" descr="http://www.fdma.go.jp/concern/syota_guideline/img/84_syota.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26A5F3A9-F254-4B70-91DC-90B908DD9212}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" r:link="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="2631130" y="1141998"/>
+          <a:ext cx="778820" cy="560168"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>247651</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>247651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>377059</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="図 5" descr="http://www.fdma.go.jp/concern/syota_guideline/img/44_syota.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F960C0-90D8-4D71-96E4-9DD85A5ADB14}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" r:link="rId4" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="5381626" y="1123951"/>
+          <a:ext cx="862833" cy="581024"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>85726</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>447675</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>190500</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="AutoShape 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5532825-010C-4368-B734-7EF5F3C30396}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="85726" y="9277350"/>
+          <a:ext cx="4029074" cy="1457325"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:round/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>152401</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>436841</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>541059</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="図 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC96F63A-11CC-4D4C-8881-B9AD5CF8DCFD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect l="28849" t="66226" r="55265" b="14316"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4552951" y="7732991"/>
           <a:ext cx="1855508" cy="2982634"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1497,51 +1974,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1674,604 +2151,645 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J83"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:M83"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E29" sqref="E29"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O33" sqref="O33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="10" width="9.625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s" ph="1">
+        <v>7</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="63" t="s">
+        <v>52</v>
+      </c>
+      <c r="J1" s="63"/>
+    </row>
+    <row r="2" spans="1:10" ht="35.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="65" t="s" ph="1">
+        <v>37</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="G2" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+    </row>
+    <row r="3" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="68"/>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+    </row>
+    <row r="4" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="4"/>
+      <c r="B4" s="69" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+    </row>
+    <row r="5" spans="1:10" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="70"/>
+      <c r="C5" s="70"/>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+    </row>
+    <row r="6" spans="1:10" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="55"/>
+      <c r="F6" s="55"/>
+      <c r="G6" s="55"/>
+      <c r="H6" s="55"/>
+      <c r="I6" s="55"/>
+      <c r="J6" s="56"/>
+    </row>
+    <row r="7" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="58"/>
+      <c r="D7" s="59" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="I7" s="52"/>
+      <c r="J7" s="19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="53"/>
+    </row>
+    <row r="9" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="2"/>
-      <c r="C1" s="23" t="s">
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="52"/>
+      <c r="F9" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="52"/>
+      <c r="H9" s="52"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="53"/>
+    </row>
+    <row r="10" spans="1:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="49"/>
+      <c r="E10" s="49"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="50"/>
+    </row>
+    <row r="11" spans="1:10" ht="20.100000000000001" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="5"/>
+      <c r="B11" s="5"/>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+    </row>
+    <row r="12" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A12" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54"/>
+      <c r="F12" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="D1" s="24"/>
-[...47 lines deleted...]
-      <c r="F4" s="38" t="s">
+      <c r="G12" s="54"/>
+      <c r="H12" s="54"/>
+      <c r="I12" s="54"/>
+      <c r="J12" s="54"/>
+    </row>
+    <row r="13" spans="1:10" ht="24.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="32"/>
+      <c r="J13" s="33"/>
+    </row>
+    <row r="14" spans="1:10" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="34"/>
+    </row>
+    <row r="15" spans="1:10" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="44"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="I15" s="25"/>
+      <c r="J15" s="34"/>
+    </row>
+    <row r="16" spans="1:10" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="47"/>
+    </row>
+    <row r="17" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="34"/>
+      <c r="F17" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="43"/>
+    </row>
+    <row r="18" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="38"/>
-[...207 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="37"/>
+    </row>
+    <row r="19" spans="1:13" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="30"/>
+      <c r="C19" s="30"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="40"/>
+    </row>
+    <row r="20" spans="1:13" ht="35.1" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="B17" s="51" t="s">
-[...46 lines deleted...]
-      <c r="A20" s="13" t="s">
+      <c r="B20" s="8" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
-      <c r="F20" s="67" t="s">
-[...8 lines deleted...]
-      <c r="A21" s="69" t="s">
+      <c r="F20" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="23"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="24"/>
+    </row>
+    <row r="21" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B21" s="70"/>
-[...6 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="J21" s="13"/>
+    </row>
+    <row r="22" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="25" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="51" t="s">
+      <c r="D22" s="25"/>
+      <c r="E22" s="9"/>
+      <c r="J22" s="13"/>
+    </row>
+    <row r="23" spans="1:13" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="51"/>
-[...96 lines deleted...]
-    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="B23" s="25"/>
+      <c r="C23" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="J23" s="13"/>
+    </row>
+    <row r="24" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="J24" s="13"/>
+    </row>
+    <row r="25" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="20"/>
+      <c r="B25" s="21"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="21"/>
+      <c r="J25" s="13"/>
+    </row>
+    <row r="26" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="14"/>
+      <c r="F26" s="3"/>
+      <c r="J26" s="13"/>
+    </row>
+    <row r="27" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="14"/>
+      <c r="J27" s="13"/>
+    </row>
+    <row r="28" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="14"/>
+      <c r="J28" s="13"/>
+    </row>
+    <row r="29" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="14"/>
+      <c r="J29" s="13"/>
+      <c r="M29" s="71"/>
+    </row>
+    <row r="30" spans="1:13" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="15"/>
+      <c r="B30" s="16"/>
+      <c r="C30" s="16"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+    </row>
+    <row r="31" spans="1:13" s="10" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="23"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:13" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+    </row>
+    <row r="33" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" spans="1:1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" spans="1:1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" ph="1"/>
+    </row>
+    <row r="39" spans="1:1" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" ph="1"/>
+    </row>
+    <row r="40" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" ph="1"/>
     </row>
-    <row r="57" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:10" ht="110.1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="1:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="1:10" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:10" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1"/>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1"/>
+    </row>
+    <row r="55" spans="1:10" s="22" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="1"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1"/>
+      <c r="J55" s="1"/>
+    </row>
+    <row r="57" spans="1:10" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A57" s="1" ph="1"/>
     </row>
-    <row r="58" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:10" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A58" s="1" ph="1"/>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A69" s="1" ph="1"/>
     </row>
-    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A70" s="1" ph="1"/>
     </row>
-    <row r="82" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A82" s="1" ph="1"/>
     </row>
-    <row r="83" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:1" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A83" s="1" ph="1"/>
     </row>
   </sheetData>
   <mergeCells count="42">
-    <mergeCell ref="F20:J20"/>
-[...6 lines deleted...]
-    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="C1:H1"/>
+    <mergeCell ref="I1:J1"/>
+    <mergeCell ref="G2:J2"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="F4:J4"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="A10:J10"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:J9"/>
+    <mergeCell ref="F12:J12"/>
+    <mergeCell ref="D6:J6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D8:J8"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="H7:I7"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="F13:J13"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="F18:J19"/>
     <mergeCell ref="F17:J17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:G15"/>
     <mergeCell ref="F16:J16"/>
-    <mergeCell ref="A10:J10"/>
-[...18 lines deleted...]
-    <mergeCell ref="A5:J5"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A32:J32"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="A24:E24"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>